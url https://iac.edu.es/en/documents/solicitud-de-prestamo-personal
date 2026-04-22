--- v0 (2025-11-03)
+++ v1 (2026-04-22)
@@ -1,5766 +1,5853 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
-  <Override ContentType="application/vnd.ms-word.stylesWithEffects+xml" PartName="/word/stylesWithEffects.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
-<Relationship Id="rId2" Target="docProps/thumbnail.jpeg" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail"/>
-[...1 lines deleted...]
-<Relationship Id="rId4" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
+<Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
+<Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1241B655" w14:textId="2EBB8B21" w:rsidR="00D30D70" w:rsidRPr="00275388" w:rsidRDefault="00D30D70" w:rsidP="00275388">
-[...2 lines deleted...]
-          <w:rStyle w:val="FormHeadingChar"/>
+    <w:p w14:paraId="7B25CA61" w14:textId="13250814" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00450940" w:rsidP="00510DBF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ANEXO. -</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00BF7" w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IMPRESO DE SOLICITUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A92F006" w14:textId="77777777" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4830"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="12"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="10773" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9896" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3119"/>
-        <w:gridCol w:w="7654"/>
+        <w:gridCol w:w="3085"/>
+        <w:gridCol w:w="2267"/>
+        <w:gridCol w:w="1566"/>
+        <w:gridCol w:w="2978"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E70AFC" w:rsidRPr="00E70AFC" w14:paraId="5C7B26E8" w14:textId="3175278A" w:rsidTr="00E70AFC">
+      <w:tr w:rsidR="00510DBF" w:rsidRPr="00510DBF" w14:paraId="7F0CE4A9" w14:textId="77777777" w:rsidTr="00387EA7">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="294"/>
+          <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="9896" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2610A7F3" w14:textId="1E029F93" w:rsidR="00E70AFC" w:rsidRPr="00E70AFC" w:rsidRDefault="0042656A" w:rsidP="002A6C8B">
+          <w:p w14:paraId="320EDBA4" w14:textId="2AE62A9B" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4730"/>
+                <w:tab w:val="left" w:pos="2038"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00510DBF">
               <w:rPr>
                 <w:rStyle w:val="FormHeadingChar"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...50 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>DATOS PERSONALES IDENTIFICATIVO</w:t>
+            </w:r>
+            <w:r w:rsidR="00887557">
               <w:rPr>
                 <w:rStyle w:val="FormHeadingChar"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00510DBF">
               <w:rPr>
                 <w:rStyle w:val="FormHeadingChar"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NIF</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E70AFC">
+            <w:r w:rsidRPr="00510DBF">
+              <w:rPr>
+                <w:rStyle w:val="FormHeadingChar"/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(a cumplimentar por el interesado)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00510DBF" w:rsidRPr="00510DBF" w14:paraId="71565148" w14:textId="77777777" w:rsidTr="00387EA7">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAD2F8A" w14:textId="740ED27F" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00510DBF">
               <w:rPr>
                 <w:rStyle w:val="FormHeadingChar"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>N.I.F.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E2C509" w14:textId="77777777" w:rsidR="000627FC" w:rsidRPr="00E70AFC" w:rsidRDefault="000627FC" w:rsidP="000627FC">
+          <w:p w14:paraId="57F04299" w14:textId="2F0D479A" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00387EA7">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4730"/>
+                <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39090CA9" w14:textId="77777777" w:rsidR="000627FC" w:rsidRPr="00E70AFC" w:rsidRDefault="000627FC" w:rsidP="000627FC">
+          <w:p w14:paraId="3737BBF4" w14:textId="559FC0DD" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4730"/>
+                <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...26 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
                 <w:b/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ÁREA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4DBDB7" w14:textId="77777777" w:rsidR="000627FC" w:rsidRPr="00E70AFC" w:rsidRDefault="000627FC" w:rsidP="000627FC">
+          <w:p w14:paraId="0B059CA0" w14:textId="017A9D46" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00387EA7">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4730"/>
+                <w:tab w:val="left" w:pos="35"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00510DBF" w:rsidRPr="00510DBF" w14:paraId="26B764F9" w14:textId="77777777" w:rsidTr="00387EA7">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="177928FA" w14:textId="77AE48F8" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00510DBF">
               <w:rPr>
                 <w:rStyle w:val="FormHeadingChar"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...74 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Apellidos y nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="6811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5E89A001" w14:textId="4C871800" w:rsidR="000627FC" w:rsidRPr="00E70AFC" w:rsidRDefault="000627FC" w:rsidP="000627FC">
+          <w:p w14:paraId="1E25AF00" w14:textId="531ABDCE" w:rsidR="00387EA7" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00387EA7">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4730"/>
+                <w:tab w:val="left" w:pos="34"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00510DBF">
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">         /             /   </w:t>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="216ECC31" w14:textId="77777777" w:rsidR="000627FC" w:rsidRDefault="000627FC" w:rsidP="00DC29E2">
-[...2 lines deleted...]
-          <w:rStyle w:val="FormHeadingChar"/>
+    <w:p w14:paraId="28C0CFEE" w14:textId="77777777" w:rsidR="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FA7CF4" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SOLICITA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E06F5F" w14:textId="39533C6C" w:rsidR="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le sea concedido, en concepto de PRÉSTAMO sin intereses, la cantidad de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="5245" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3119"/>
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1526"/>
+        <w:gridCol w:w="2113"/>
+        <w:gridCol w:w="472"/>
+        <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000627FC" w:rsidRPr="00E70AFC" w14:paraId="0D84A722" w14:textId="77777777" w:rsidTr="000627FC">
+      <w:tr w:rsidR="00510DBF" w:rsidRPr="00510DBF" w14:paraId="29C197DA" w14:textId="77777777" w:rsidTr="00887557">
         <w:trPr>
-          <w:trHeight w:val="313"/>
+          <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19ED8939" w14:textId="02F5963E" w:rsidR="000627FC" w:rsidRPr="00E70AFC" w:rsidRDefault="000627FC" w:rsidP="000627FC">
+          <w:p w14:paraId="46BEA92B" w14:textId="2372F203" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00510DBF">
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>CATEGORÍA</w:t>
-[...9 lines deleted...]
-              <w:t>:</w:t>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2113" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48B61D08" w14:textId="22917D20" w:rsidR="000627FC" w:rsidRPr="00E70AFC" w:rsidRDefault="000627FC" w:rsidP="000627FC">
+          <w:p w14:paraId="1B6CA11A" w14:textId="3354C59B" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4730"/>
-[...603 lines deleted...]
-                <w:tab w:val="left" w:pos="4730"/>
+                <w:tab w:val="left" w:pos="775"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
-[...355 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A91F153" w14:textId="2EA53EE4" w:rsidR="00E50AD2" w:rsidRPr="00E70AFC" w:rsidRDefault="00E50AD2" w:rsidP="006E6B78">
+          <w:p w14:paraId="316D2B0D" w14:textId="68298123" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
-[...32 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BE40512" w14:textId="14D99017" w:rsidR="00E50AD2" w:rsidRPr="00E70AFC" w:rsidRDefault="00E50AD2" w:rsidP="006E6B78">
+          <w:p w14:paraId="4E80441B" w14:textId="54099BB1" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00387EA7">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
-              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...30 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AD2" w:rsidRPr="00E70AFC" w14:paraId="724C3E51" w14:textId="77777777" w:rsidTr="00E50AD2">
+      <w:tr w:rsidR="00510DBF" w:rsidRPr="00510DBF" w14:paraId="079BAF2E" w14:textId="77777777" w:rsidTr="00887557">
         <w:trPr>
-          <w:trHeight w:val="1266"/>
+          <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7229" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48B56764" w14:textId="13253922" w:rsidR="00E50AD2" w:rsidRPr="00E70AFC" w:rsidRDefault="00E50AD2" w:rsidP="00E50AD2">
+          <w:p w14:paraId="1B328B91" w14:textId="77777777" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D20F58A" w14:textId="3CB59942" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="775"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00510DBF">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>en cifra</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Fdo</w:t>
+              <w:t xml:space="preserve"> (EUR)</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7478B45A" w14:textId="77777777" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="579EF14B" w14:textId="1DC55896" w:rsidR="00510DBF" w:rsidRPr="00510DBF" w:rsidRDefault="00510DBF" w:rsidP="00510DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00510DBF">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>en letra</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="FormHeadingChar"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> (EUR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74FF57AA" w14:textId="77777777" w:rsidR="00E50AD2" w:rsidRDefault="00E50AD2" w:rsidP="0035632F">
-[...2 lines deleted...]
-          <w:rStyle w:val="FormHeadingChar"/>
+    <w:p w14:paraId="232FA41F" w14:textId="1FF2414C" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conforme a lo establecido en el artículo 65.2 del vigente Convenio Colectivo del IAC, y el procedimiento para la gestión de préstamos al personal, los cuales declara conocer (al dorso).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFED4F4" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Asimismo, y en caso de que su solicitud sea resuelta favorablemente,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473C5CCC" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C0D4E0" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>AUTORIZA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB37C41" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B28C3A" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al IAC a retener, mensualmente, del líquido de la nómina a cobrar, el importe de devolución mensual que corresponda por el préstamo recibido, hasta su total liquidación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BA52E8" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A proceder a la correspondiente retención por el IRPF en concepto de retribución en especie, y a la correspondiente retención a cuenta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340B4CD9" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de resolución y extinción del contrato de trabajo en el IAC, por alguna de las circunstancias previstas en la legislación vigente, la cantidad pendiente del total del préstamo se liquidará en la última nómina. Y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>si esta nómina no fuera suficiente, el trabajador queda obligado a liquidar el saldo pendiente en un pago único, en efectivo o mediante talón nominativo al IAC, antes de la finalización del mes de su última nómina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308FEE02" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CAAA004" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>San Cristóbal de La Laguna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C97266" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Firmado electrónicamente en la fecha que se indica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43368EB1" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0CFBC3" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50232B0D" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C1A983" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5890D6D6" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478EBE30" w14:textId="660B0856" w:rsidR="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504BBACF" w14:textId="044A82CD" w:rsidR="00B90C99" w:rsidRDefault="00B90C99" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39889FA8" w14:textId="4961B7D0" w:rsidR="00B90C99" w:rsidRDefault="00B90C99" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D580DA" w14:textId="4DBD0050" w:rsidR="00B90C99" w:rsidRDefault="00B90C99" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C1E416" w14:textId="375816D4" w:rsidR="00B90C99" w:rsidRDefault="00B90C99" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4970A000" w14:textId="77777777" w:rsidR="00B90C99" w:rsidRDefault="00B90C99" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A647FE" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00F00BF7" w:rsidRDefault="00F5748B" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A23073C" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DIRECTOR DEL INSTITUTO DE ASTROFÍSICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD973CC" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PROCEDIMIENTO PARA LA GESTIÓN DE PRÉSTAMOS AL PERSONAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3C1B45" w14:textId="3EAEBD3A" w:rsidR="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018675B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CD </w:t>
+      </w:r>
+      <w:r w:rsidR="00781037">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>06</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018675B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1CBC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018675B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r w:rsidR="00781037">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1CBC" w:rsidRPr="0018675B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0018675B" w:rsidRPr="0018675B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1CBC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Febrero</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1CBC" w:rsidRPr="0018675B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0018675B" w:rsidRPr="0018675B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1CBC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018675B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. Vigencia: A partir del 1 de enero de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1CBC">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018675B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509E2539" w14:textId="5E385ACD" w:rsidR="00887557" w:rsidRPr="0018675B" w:rsidRDefault="00887557" w:rsidP="00887557">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Modificación CD14/25 de 6 de mayo de 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EF0ED2" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F183F5E" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. OBJETO Y FUNDAMENTOS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2043D204" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>El presente procedimiento tiene por objeto definir el sistema de actuación establecido por el INSTITUTO DE ASTROFÍSICA DE CANARIAS (IAC), para la gestión de préstamos sin intereses al personal del centro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DCA743" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Se podrá acoger todo el personal funcionario y laboral incluidos en la nómina del IAC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00099DF2" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El personal laboral fijo tiene que haber superado el correspondiente período de prueba y el personal laboral temporal haber cumplido al menos un año de permanencia en el IAC, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acuerdo al artículo 61.2 del Convenio Colectivo del IAC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFCEFE9" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El IAC debe ingresar a cuenta por las retribuciones en especie que se derivan de la concesión de préstamos sin interés a su personal. Conforme a lo previsto en el artículo 17 la Ley 35/2006, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>de 28 de noviembre, del Impuesto sobre la Renta de las Personas Físicas, estos ingresos tienen la consideración de rendimientos íntegros del trabajo en especie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018C6A75" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>2. RESPONSABILIDADES:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DCBD1A" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Director: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dictar las resoluciones respectivas sobre cada una de las solicitudes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694F5160" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsable de Gestión Económica y Presupuestaria: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Informar sobre la apertura del periodo de solicitudes de préstamo. Responsable del funcionamiento y seguimiento del proceso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F1B53C" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RRHH – Personal: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Gestionar las devoluciones parciales de préstamo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC28049" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comité de Empresa: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Emitir informe preceptivo sobre las solicitudes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C040EC" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Departamento de Contabilidad: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Tramitar el pago de la solicitud de préstamo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7324B569" w14:textId="0A4098F6" w:rsidR="00F5748B" w:rsidRPr="00F5748B" w:rsidRDefault="00F5748B" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Registro General del IAC:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5748B">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Registrar las solicitudes de préstamo y trasladarlas a RRHH-Personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F874D63" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>3. PROCESO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B0BCE3" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>3.1. CUANTÍA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4B15ED" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Máximo de 3.000 Euros, sin intereses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A94E72F" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>3.2. PLAZO DE DEVOLUCIÓN:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D75D7DC" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>18 meses a partir de la concesión del préstamo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE6C7F8" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. FORMA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>E DEVOLUCIÓN:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C926603" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Mensualmente se retendrá, del líquido de la nómina a cobrar, el importe de devolución mensual que corresponda por el préstamo recibido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276050AA" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Además, en cualquier momento de la vigencia del préstamo, se podrá cancelar el saldo pendiente con un pago único, en efectivo o mediante talón nominativo al IAC, que se entregará en contabilidad, previa confirmación por parte del departamento de RRHH – Personal del saldo pendiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35035FDA" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de extinción del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>contrato, por la causa que fuere, el préstamo se liquidará en la última nómina que se abone y, si esta nómina no fuera suficiente, el trabajador queda obligado a liquidar el saldo pendiente en un pago único, en efectivo o mediante talón nominativo al IAC, antes de la finalización del mes de su última nómina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D80FCB8" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>3.4. GESTIÓN:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386C0678" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Al comienzo del ejercicio económico, y una vez aprobado el Presupuesto del IAC, el Responsable de Gestión Económica y Presupuestaria informará de la apertura de los tres plazos dentro del año en curso para solicitar préstamos y se abrirá la lista de solicitudes de préstamo para el primer plazo. Los plazos para la solicitud de préstamo, así como las cuantías asignadas a distribuir en cada uno de ellos, son los siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23410B74" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Primer plazo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Solicitudes recibidas desde la apertura de plazo hasta el 31 de mayo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11611D29" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Presupuesto para el 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plazo: 50% del presupuesto anual disponible para préstamos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A87453" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Segundo plazo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Solicitudes recibidas desde el 1 de junio hasta el 30 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A838A77" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Presupuesto para el 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plazo: 30% del presupuesto anual disponible para préstamos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6363C9CD" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Tercer plazo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Solicitudes recibidas desde el 1 de octubre hasta el 31 de diciembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06419DC2" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Presupuesto para el 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plazo: 20% del presupuesto anual disponible para préstamos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4DDE9D" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>En caso de que quedará presupuesto disponible al finalizar uno de los plazos de solicitud arriba indicados, éste pasaría a incrementar el presupuesto del siguiente plazo, hasta final de año.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C61FD49" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Dentro de un mismo plazo, las solicitudes de la lista serán atendidas por orden de llegada, hasta el agotamiento del crédito disponible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463EA19A" w14:textId="512691C0" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="007C1CBC" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00257EDF">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Aquellas peticiones que no se hayan podido atender dentro de un periodo de solicitud, por no existir crédito disponible ya para ese periodo, quedarán desestimadas automáticamente, y no se pasarán al periodo siguiente. Deberá solicitarse de nuevo, si es el caso, en los periodos habilitados para ello, siendo atendidas nuevamente por orden de llegada</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00BF7" w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCA60BE" w14:textId="4FB24CD0" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La lista no se prorrogará </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1CBC" w:rsidRPr="00257EDF">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>por tanto, entre un periodo y el siguiente. Se configurará una lista nueva para cada periodo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC25FFD" w14:textId="77777777" w:rsidR="00450940" w:rsidRPr="00330A5C" w:rsidRDefault="00450940" w:rsidP="00450940">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00330A5C">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Anualmente, y siempre que exista crédito, podrá concederse como máximo una petición por persona. En caso de que haya liquidado un préstamo anteriormente, deberá haber pasado como mínimo un periodo de CUATRO meses, entre esa liquidación y la nueva petición</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B45C57" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Los préstamos se concederán, en todo caso, en el plazo máximo de un mes desde la solicitud, por Resolución del Director y con el informe previo del Comité de Empresa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A475E5B" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Ningún trabajador podrá estar en situación de amortización de dos préstamos al mismo tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFBA05A" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>El departamento de RRHH-Personal facilitará un modelo de solicitud a los peticionarios (ver anexo). Los peticionarios deberán entregar la solicitud, debidamente cumplimentada y firmada con certificado electrónico, al Registro General del IAC. Será la fecha y hora de entrada en este Registro lo que marcará el orden de prioridad en la lista de solicitudes. Desde Registro General se trasladará esta petición a RRHH-Personal, quien la trasladará a su vez al Comité de Empresa para que emita informe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064367A1" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Completado el expediente, compuesto por la Solicitud de Préstamo, el informe del Comité de Empresa y el Certificado de Existencia de Crédito, se trasladará la petición al Director, quién dictará la correspondiente Resolución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EB312D" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Las solicitudes resueltas favorablemente se entregarán en RRHH-Personal para su tramitación, previa notificación al interesado. La firma de la recepción de la resolución de concesión del préstamo por parte del beneficiario supone la conformidad del mismo con el procedimiento vigente, y así se hará constar en la referida resolución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CA7332" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Igualmente, las solicitudes resueltas no favorablemente se entregarán en RRHH-Personal, quien notificará al interesado, especialmente sobre los motivos de su denegación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B23BED" w14:textId="77777777" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00F00BF7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>4. RETENCIONES IRPF:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B1C931" w14:textId="6619F37E" w:rsidR="00F00BF7" w:rsidRPr="00F00BF7" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="FormHeadingChar"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estos rendimientos se deben computar, según se desprende de los puntos 1.c y 2 del art. 43 de la citada Ley 35/2006, por la diferencia entre el interés pagado y el interés legal del dinero vigente en el período más el ingreso a cuenta que corresponda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47802B53" w14:textId="4E6D0D97" w:rsidR="00F00BF7" w:rsidRPr="009D1CD4" w:rsidRDefault="00F00BF7" w:rsidP="00387EA7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00BF7">
+        <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-[...31 lines deleted...]
-      <w:pgMar w:top="1144" w:right="720" w:bottom="1440" w:left="720" w:header="426" w:footer="407" w:gutter="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conformidad con el art. 77.2 del Real Decreto 439/2007, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CD4">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>de 30 de marzo, por el que se aprueba el reglamento del impuesto sobre la renta de las personas físicas, el importe del ingreso a cuenta que corresponda realizar por las retribuciones en especie será el resultado de aplicar al valor de las mismas el porcentaje que corresponda, de acuerdo con lo previsto en el capítulo III, dedicado al cálculo de las retenciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAAAF5E" w14:textId="77777777" w:rsidR="00C10780" w:rsidRPr="00257EDF" w:rsidRDefault="00C10780" w:rsidP="00C10780">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C10780" w:rsidRPr="00257EDF" w:rsidSect="00C10780">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11900" w:h="17340"/>
+      <w:pgMar w:top="1126" w:right="1127" w:bottom="1120" w:left="804" w:header="720" w:footer="328" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03ED4869" w14:textId="77777777" w:rsidR="00E035A0" w:rsidRDefault="00E035A0" w:rsidP="00174DBF">
+    <w:p w14:paraId="7CA87719" w14:textId="77777777" w:rsidR="002729AC" w:rsidRDefault="002729AC" w:rsidP="00EA1940">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2823838A" w14:textId="77777777" w:rsidR="00E035A0" w:rsidRDefault="00E035A0" w:rsidP="00174DBF">
+    <w:p w14:paraId="76260E93" w14:textId="77777777" w:rsidR="002729AC" w:rsidRDefault="002729AC" w:rsidP="00EA1940">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 2">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="メイリオ">
-[...1 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10102FF" w:usb1="EAC7FFFF" w:usb2="00010012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="0BE05BAF" w14:textId="040EDC43" w:rsidR="00E035A0" w:rsidRPr="00947B2F" w:rsidRDefault="00E035A0" w:rsidP="00FE25E0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0ADE95B1" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00E23DBD" w:rsidRDefault="00F5748B" w:rsidP="00C10780">
     <w:pPr>
       <w:pStyle w:val="Ttulo"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:color w:val="800000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E23DBD">
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:color w:val="800000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Procedimiento para la </w:t>
+    </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:color w:val="800000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>Formulario de Exportaciones</w:t>
+      <w:t>Gestión de Préstamos al Personal</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9465" w:type="dxa"/>
-[...164 lines deleted...]
-      <w:tblW w:w="10740" w:type="dxa"/>
+      <w:tblW w:w="10314" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1647"/>
       <w:gridCol w:w="1640"/>
       <w:gridCol w:w="1924"/>
       <w:gridCol w:w="3811"/>
-      <w:gridCol w:w="1718"/>
+      <w:gridCol w:w="1292"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00921E80" w14:paraId="4F507938" w14:textId="77777777" w:rsidTr="00B17EF8">
+    <w:tr w:rsidR="00F5748B" w:rsidRPr="00852F2B" w14:paraId="4AA7D716" w14:textId="77777777" w:rsidTr="00510DBF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1647" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0AFAF31F" w14:textId="77777777" w:rsidR="00921E80" w:rsidRDefault="00921E80" w:rsidP="00B17EF8">
+        <w:p w14:paraId="18216951" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00852F2B" w:rsidRDefault="00F5748B" w:rsidP="00510DBF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00852F2B">
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>CÓDIGO</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1640" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="584D9399" w14:textId="77777777" w:rsidR="00921E80" w:rsidRDefault="00921E80" w:rsidP="00B17EF8">
+        <w:p w14:paraId="54D1FCE0" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00852F2B" w:rsidRDefault="00F5748B" w:rsidP="00510DBF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00852F2B">
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Área responsable</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1924" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="33243C49" w14:textId="77777777" w:rsidR="00921E80" w:rsidRDefault="00921E80" w:rsidP="00B17EF8">
+        <w:p w14:paraId="16DEFCE9" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00852F2B" w:rsidRDefault="00F5748B" w:rsidP="00510DBF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00852F2B">
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>Proceso/S implicado/s</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3811" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="10297EFC" w14:textId="77777777" w:rsidR="00921E80" w:rsidRDefault="00921E80" w:rsidP="00B17EF8">
+        <w:p w14:paraId="039940D4" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00852F2B" w:rsidRDefault="00F5748B" w:rsidP="00510DBF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00852F2B">
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>CONTACTO / INFORMACIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1718" w:type="dxa"/>
+          <w:tcW w:w="1292" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="22F94172" w14:textId="77777777" w:rsidR="00921E80" w:rsidRDefault="00921E80" w:rsidP="00B17EF8">
+        <w:p w14:paraId="2958B1C0" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00852F2B" w:rsidRDefault="00F5748B" w:rsidP="00510DBF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00852F2B">
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:t>VERSIÓN</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00921E80" w14:paraId="67D3E35C" w14:textId="77777777" w:rsidTr="00B17EF8">
+    <w:tr w:rsidR="00F5748B" w:rsidRPr="00852F2B" w14:paraId="28A366AA" w14:textId="77777777" w:rsidTr="00510DBF">
+      <w:trPr>
+        <w:trHeight w:val="100"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1647" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5D474C22" w14:textId="77777777" w:rsidR="00921E80" w:rsidRDefault="00921E80" w:rsidP="00B17EF8">
+        <w:p w14:paraId="23F333A5" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00852F2B" w:rsidRDefault="00F5748B" w:rsidP="00510DBF">
           <w:pPr>
             <w:pStyle w:val="ContactDetails"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00852F2B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:rPr>
             <w:t>TBD</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1640" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="134098AF" w14:textId="77777777" w:rsidR="00921E80" w:rsidRDefault="00921E80" w:rsidP="00B17EF8">
+        <w:p w14:paraId="441113D0" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00852F2B" w:rsidRDefault="00F5748B" w:rsidP="00510DBF">
           <w:pPr>
             <w:pStyle w:val="ContactDetails"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00852F2B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:rPr>
             <w:t>ASSGG</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1924" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="302E2D5E" w14:textId="77777777" w:rsidR="00921E80" w:rsidRDefault="00921E80" w:rsidP="00B17EF8">
+        <w:p w14:paraId="5E31E85B" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00852F2B" w:rsidRDefault="00F5748B" w:rsidP="00510DBF">
           <w:pPr>
             <w:pStyle w:val="ContactDetails"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:rPr>
           </w:pPr>
           <w:r>
-            <w:t>RRHH</w:t>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:rPr>
+            <w:t>FINANZAS</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3811" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="768F4709" w14:textId="77777777" w:rsidR="00921E80" w:rsidRDefault="00921E80" w:rsidP="00B17EF8">
+        <w:p w14:paraId="3BABC413" w14:textId="77777777" w:rsidR="00F5748B" w:rsidRPr="00852F2B" w:rsidRDefault="00F5748B" w:rsidP="00510DBF">
           <w:pPr>
             <w:pStyle w:val="ContactDetails"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00852F2B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:rPr>
             <w:t>grupo.procesos@iac.es</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1718" w:type="dxa"/>
+          <w:tcW w:w="1292" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="71A526F1" w14:textId="77777777" w:rsidR="00921E80" w:rsidRDefault="00921E80" w:rsidP="00B17EF8">
+        <w:p w14:paraId="478DDEA6" w14:textId="7B505A53" w:rsidR="00F5748B" w:rsidRPr="00852F2B" w:rsidRDefault="00450940" w:rsidP="00510DBF">
           <w:pPr>
             <w:pStyle w:val="ContactDetails"/>
             <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:rPr>
           </w:pPr>
           <w:r>
-            <w:t>JUNIO 2016</w:t>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            </w:rPr>
+            <w:t>ABRIL 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="58DA9D80" w14:textId="3B79B087" w:rsidR="00E035A0" w:rsidRDefault="00921E80" w:rsidP="00E31B60">
+  <w:p w14:paraId="6BB8C94C" w14:textId="0906C762" w:rsidR="00F5748B" w:rsidRPr="00EA1940" w:rsidRDefault="00F5748B" w:rsidP="00C10780">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="563A9BAC" w14:textId="77777777" w:rsidR="00E035A0" w:rsidRDefault="00E035A0" w:rsidP="00174DBF">
+    <w:p w14:paraId="630C4B36" w14:textId="77777777" w:rsidR="002729AC" w:rsidRDefault="002729AC" w:rsidP="00EA1940">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="555366C8" w14:textId="77777777" w:rsidR="00E035A0" w:rsidRDefault="00E035A0" w:rsidP="00174DBF">
+    <w:p w14:paraId="5A970966" w14:textId="77777777" w:rsidR="002729AC" w:rsidRDefault="002729AC" w:rsidP="00EA1940">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblW w:w="10270" w:type="dxa"/>
+      <w:tblInd w:w="70" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9466"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="936"/>
+      <w:gridCol w:w="1134"/>
+      <w:gridCol w:w="7088"/>
+      <w:gridCol w:w="2048"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E035A0" w14:paraId="1C9BBEA5" w14:textId="77777777" w:rsidTr="00174DBF">
+    <w:tr w:rsidR="0018675B" w14:paraId="3E857627" w14:textId="77777777" w:rsidTr="00450940">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="10008" w:type="dxa"/>
-          <w:vAlign w:val="bottom"/>
+          <w:tcW w:w="1134" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="42D3F928" w14:textId="77777777" w:rsidR="00E035A0" w:rsidRDefault="00E035A0">
-[...12 lines deleted...]
-            <w:pStyle w:val="Encabezado"/>
+        <w:p w14:paraId="4359001F" w14:textId="77777777" w:rsidR="0018675B" w:rsidRDefault="0018675B" w:rsidP="00510DBF">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="Nmerodepgina"/>
+              <w:noProof/>
+              <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
             </w:rPr>
-          </w:pPr>
-[...29 lines deleted...]
-            <w:fldChar w:fldCharType="end"/>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2112824C" wp14:editId="5E1D6610">
+                <wp:extent cx="588010" cy="588010"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="2" name="Imagen 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="588010" cy="588010"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="378" w:type="dxa"/>
-          <w:vAlign w:val="bottom"/>
+          <w:tcW w:w="7088" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          </w:tcBorders>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="78E5A299" w14:textId="77777777" w:rsidR="00E035A0" w:rsidRDefault="00E035A0" w:rsidP="00174DBF">
+        <w:p w14:paraId="75175395" w14:textId="6BBF343C" w:rsidR="0018675B" w:rsidRPr="00E23DBD" w:rsidRDefault="0018675B" w:rsidP="0018675B">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
-[...2 lines deleted...]
-          <w:r w:rsidRPr="000157CE">
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:noProof/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
-            <mc:AlternateContent>
-[...586 lines deleted...]
-            </mc:AlternateContent>
+          </w:pPr>
+          <w:r w:rsidRPr="00852F2B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+            <w:t xml:space="preserve">PROCEDIMIENTO PARA LA </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+            <w:t>GESTIÓN</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00852F2B">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> DE </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+            </w:rPr>
+            <w:t>PRÉSTAMOS AL PERSONAL</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2048" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="72AF7F21" w14:textId="1D483551" w:rsidR="00450940" w:rsidRDefault="00450940" w:rsidP="00450940">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Aprobado: </w:t>
+          </w:r>
+          <w:r w:rsidR="00887557">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>19</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>/02/20</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="51AD16C3" w14:textId="77777777" w:rsidR="00450940" w:rsidRDefault="00450940" w:rsidP="00450940">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                    CD 06/20</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="784F27C1" w14:textId="77777777" w:rsidR="00450940" w:rsidRDefault="00450940" w:rsidP="00450940">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>Modificado: CD14/25</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="398F037C" w14:textId="3B66E02F" w:rsidR="0018675B" w:rsidRPr="00257EDF" w:rsidRDefault="00450940" w:rsidP="0018675B">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES"/>
+            </w:rPr>
+            <w:t>Revisado: 09/04/26</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1DED8B8C" w14:textId="77777777" w:rsidR="00E035A0" w:rsidRDefault="00E035A0">
+  <w:p w14:paraId="79F1F68B" w14:textId="43C1F84E" w:rsidR="00F5748B" w:rsidRDefault="00F5748B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...193 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="72BABB82"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="066A4913"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36688C80"/>
+    <w:lvl w:ilvl="0" w:tplc="040A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="137348F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86168CE0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="145D71F7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E0B401EC"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EB94748"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDB0B6DA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29A71EC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB925348"/>
+    <w:lvl w:ilvl="0" w:tplc="DA9E7700">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BFA490E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0B401EC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D496BBB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74DA61A2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="490A3DB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D8A4CDC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E24747F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E68A0174"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57011A45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBC48714"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B755BC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A08678C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BD12223"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E68A0174"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="696B777A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF82294C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="729D3B2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01AC85B4"/>
+    <w:lvl w:ilvl="0" w:tplc="DA9E7700">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7772233F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F43EA1AC"/>
+    <w:lvl w:ilvl="0" w:tplc="14D6C04C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-    <w:lvl w:ilvl="0">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="0">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...227 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...467 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="13"/>
-[...2 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="11"/>
-[...5 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00016AF1"/>
-[...76 lines deleted...]
-    <w:rsid w:val="00FF3CB8"/>
+    <w:rsidRoot w:val="00FA5AA4"/>
+    <w:rsid w:val="00001B10"/>
+    <w:rsid w:val="00011A29"/>
+    <w:rsid w:val="00015D91"/>
+    <w:rsid w:val="00036737"/>
+    <w:rsid w:val="00065004"/>
+    <w:rsid w:val="000663E0"/>
+    <w:rsid w:val="000758D4"/>
+    <w:rsid w:val="00091D20"/>
+    <w:rsid w:val="000B5BB9"/>
+    <w:rsid w:val="000F643B"/>
+    <w:rsid w:val="00101901"/>
+    <w:rsid w:val="00141619"/>
+    <w:rsid w:val="00160596"/>
+    <w:rsid w:val="0016513C"/>
+    <w:rsid w:val="001825A3"/>
+    <w:rsid w:val="0018675B"/>
+    <w:rsid w:val="001A64D3"/>
+    <w:rsid w:val="001B266F"/>
+    <w:rsid w:val="001B5096"/>
+    <w:rsid w:val="001C4124"/>
+    <w:rsid w:val="002250A0"/>
+    <w:rsid w:val="0023605F"/>
+    <w:rsid w:val="002532EB"/>
+    <w:rsid w:val="00256339"/>
+    <w:rsid w:val="00257EDF"/>
+    <w:rsid w:val="002729AC"/>
+    <w:rsid w:val="002A1111"/>
+    <w:rsid w:val="002F2A29"/>
+    <w:rsid w:val="00306632"/>
+    <w:rsid w:val="003527E6"/>
+    <w:rsid w:val="003616B6"/>
+    <w:rsid w:val="00377194"/>
+    <w:rsid w:val="0038031C"/>
+    <w:rsid w:val="00387EA7"/>
+    <w:rsid w:val="003B2A75"/>
+    <w:rsid w:val="003D6C12"/>
+    <w:rsid w:val="00407221"/>
+    <w:rsid w:val="004142D2"/>
+    <w:rsid w:val="00423952"/>
+    <w:rsid w:val="00431E09"/>
+    <w:rsid w:val="00450940"/>
+    <w:rsid w:val="004666A5"/>
+    <w:rsid w:val="00477451"/>
+    <w:rsid w:val="004B235E"/>
+    <w:rsid w:val="004E0EDC"/>
+    <w:rsid w:val="004E2194"/>
+    <w:rsid w:val="004F1996"/>
+    <w:rsid w:val="00510DBF"/>
+    <w:rsid w:val="0055732E"/>
+    <w:rsid w:val="005A0E55"/>
+    <w:rsid w:val="005B43AB"/>
+    <w:rsid w:val="005D2190"/>
+    <w:rsid w:val="005D2E4C"/>
+    <w:rsid w:val="005E2CD2"/>
+    <w:rsid w:val="0061174D"/>
+    <w:rsid w:val="006376C0"/>
+    <w:rsid w:val="006E13EB"/>
+    <w:rsid w:val="006E65D8"/>
+    <w:rsid w:val="00712A33"/>
+    <w:rsid w:val="00734D0E"/>
+    <w:rsid w:val="007411B3"/>
+    <w:rsid w:val="0077569D"/>
+    <w:rsid w:val="00781037"/>
+    <w:rsid w:val="00783817"/>
+    <w:rsid w:val="00785E0F"/>
+    <w:rsid w:val="007B7B3E"/>
+    <w:rsid w:val="007C1CBC"/>
+    <w:rsid w:val="007E36C9"/>
+    <w:rsid w:val="00816045"/>
+    <w:rsid w:val="00852F2B"/>
+    <w:rsid w:val="0085460C"/>
+    <w:rsid w:val="00854FD8"/>
+    <w:rsid w:val="008623F4"/>
+    <w:rsid w:val="00862F8A"/>
+    <w:rsid w:val="008631AA"/>
+    <w:rsid w:val="00887557"/>
+    <w:rsid w:val="008A2922"/>
+    <w:rsid w:val="008A42F7"/>
+    <w:rsid w:val="008B1471"/>
+    <w:rsid w:val="008D2B8B"/>
+    <w:rsid w:val="00907C81"/>
+    <w:rsid w:val="009278BF"/>
+    <w:rsid w:val="00933A26"/>
+    <w:rsid w:val="009406AD"/>
+    <w:rsid w:val="009500FD"/>
+    <w:rsid w:val="009606AC"/>
+    <w:rsid w:val="009A7482"/>
+    <w:rsid w:val="009B263B"/>
+    <w:rsid w:val="009B6B16"/>
+    <w:rsid w:val="00A14B62"/>
+    <w:rsid w:val="00A153FE"/>
+    <w:rsid w:val="00A522E0"/>
+    <w:rsid w:val="00A87302"/>
+    <w:rsid w:val="00A920A2"/>
+    <w:rsid w:val="00AA4CDD"/>
+    <w:rsid w:val="00AC38C4"/>
+    <w:rsid w:val="00AD1290"/>
+    <w:rsid w:val="00AE5926"/>
+    <w:rsid w:val="00B2328F"/>
+    <w:rsid w:val="00B37623"/>
+    <w:rsid w:val="00B60283"/>
+    <w:rsid w:val="00B807E9"/>
+    <w:rsid w:val="00B90C99"/>
+    <w:rsid w:val="00BA6BCA"/>
+    <w:rsid w:val="00BC533E"/>
+    <w:rsid w:val="00BC5499"/>
+    <w:rsid w:val="00BE0D6D"/>
+    <w:rsid w:val="00BE4907"/>
+    <w:rsid w:val="00BE6EE9"/>
+    <w:rsid w:val="00BF697D"/>
+    <w:rsid w:val="00C10780"/>
+    <w:rsid w:val="00C34F05"/>
+    <w:rsid w:val="00C43A5A"/>
+    <w:rsid w:val="00C945A2"/>
+    <w:rsid w:val="00CA0D93"/>
+    <w:rsid w:val="00D440A5"/>
+    <w:rsid w:val="00D9502D"/>
+    <w:rsid w:val="00DA3230"/>
+    <w:rsid w:val="00DE2BED"/>
+    <w:rsid w:val="00E14B86"/>
+    <w:rsid w:val="00E23DBD"/>
+    <w:rsid w:val="00E44B13"/>
+    <w:rsid w:val="00E53666"/>
+    <w:rsid w:val="00E54C04"/>
+    <w:rsid w:val="00E57026"/>
+    <w:rsid w:val="00E617AE"/>
+    <w:rsid w:val="00E71CE9"/>
+    <w:rsid w:val="00EA1940"/>
+    <w:rsid w:val="00EE68E3"/>
+    <w:rsid w:val="00F00BF7"/>
+    <w:rsid w:val="00F36D76"/>
+    <w:rsid w:val="00F5748B"/>
+    <w:rsid w:val="00F6121E"/>
+    <w:rsid w:val="00F65B52"/>
+    <w:rsid w:val="00FA5AA4"/>
+    <w:rsid w:val="00FB26E5"/>
+    <w:rsid w:val="00FF4112"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="03CA0959"/>
+  <w14:docId w14:val="4A2AA94F"/>
+  <w15:docId w15:val="{67F15F85-BC86-9E44-BD20-41552AFA9B34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
-[...26 lines deleted...]
-    <w:lsdException w:name="Date" w:uiPriority="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
-    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
-[...76 lines deleted...]
-    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...62 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Organization">
-    <w:name w:val="Organization"/>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00BC533E"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B2328F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA1940"/>
     <w:pPr>
-      <w:spacing w:after="160"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EA1940"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EA1940"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EA1940"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContactDetails">
-    <w:name w:val="Contact Details"/>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00EA1940"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F2A29"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textonotapie"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002F2A29"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F2A29"/>
     <w:rPr>
-      <w:color w:val="808080"/>
-[...83 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA4CDD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00AA4CDD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...38 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:uiPriority w:val="99"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00852F2B"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
-[...35 lines deleted...]
-    <w:name w:val="List Bullet"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContactDetails">
+    <w:name w:val="Contact Details"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00852F2B"/>
+    <w:rPr>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00852F2B"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="F79646" w:themeColor="accent6"/>
+      <w:kern w:val="48"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="60"/>
+      <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textonotapie">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00852F2B"/>
     <w:rPr>
-      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="F79646" w:themeColor="accent6"/>
+      <w:kern w:val="48"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="60"/>
+      <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="008A42F7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...16 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FormHeadingChar">
     <w:name w:val="Form Heading Char"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="FormHeading"/>
+    <w:rsid w:val="00510DBF"/>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FormHeading">
     <w:name w:val="Form Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FormHeadingChar"/>
     <w:qFormat/>
+    <w:rsid w:val="00510DBF"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="HostTable">
-[...817 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...2 lines deleted...]
-  <w:doNotSaveAsSingleFile/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="353658186">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="562713392">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1043019696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="93091209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/>
-<Relationship Id="rId10" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/>
-[...3 lines deleted...]
-<Relationship Id="rId14" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/>
+<Relationship Id="rId10" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/>
+<Relationship Id="rId11" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/>
 <Relationship Id="rId2" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/>
 <Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
-<Relationship Id="rId4" Target="stylesWithEffects.xml" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects"/>
-[...4 lines deleted...]
-<Relationship Id="rId9" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/>
+<Relationship Id="rId4" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/>
+<Relationship Id="rId5" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/>
+<Relationship Id="rId6" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/>
+<Relationship Id="rId7" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/>
+<Relationship Id="rId8" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/>
+<Relationship Id="rId9" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/>
 </Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="media/image1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/>
-<Relationship Id="rId2" Target="http://www.iac.es" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/>
-[...13 lines deleted...]
-<Relationship Id="rId1" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/>
 </Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Forefront">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Default Theme">
   <a:themeElements>
-    <a:clrScheme name="Forefront">
+    <a:clrScheme name="Default">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="303030"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="DEDEE0"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="9E0038"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="610534"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="AC956E"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="808DA9"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="424E5B"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="8E0033"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="D26900"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="726056"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Forefront">
+    <a:fontScheme name="Default">
       <a:majorFont>
-        <a:latin typeface="Century Gothic"/>
+        <a:latin typeface="Times New Roman"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Times New Roman"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Forefront">
+    <a:fmtScheme name="Default">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="180000"/>
-                <a:lumMod val="100000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:tint val="60000"/>
-[...1 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="96000"/>
-                <a:lumMod val="108000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
-              <a:schemeClr val="phClr"/>
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="76000"/>
-                <a:lumMod val="90000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
-[...4 lines deleted...]
-          <a:solidFill>
             <a:schemeClr val="phClr">
-              <a:shade val="80000"/>
-              <a:lumMod val="90000"/>
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...1 lines deleted...]
-        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="38100" dir="4800000" sx="98000" sy="98000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="32000"/>
+                <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="38100" dir="4800000" sx="96000" sy="96000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="40000"/>
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
             <a:lightRig rig="threePt" dir="t">
-              <a:rot lat="0" lon="0" rev="3240000"/>
+              <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
-            <a:bevelT w="28575" h="28575"/>
+            <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="55000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="1"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
         </a:gradFill>
-        <a:blipFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:duotone>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-[...1 lines deleted...]
-                <a:lumMod val="125000"/>
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
-                <a:satMod val="250000"/>
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
               </a:schemeClr>
-            </a:duotone>
-[...2 lines deleted...]
-        </a:blipFill>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/>
 </Relationships>
 
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<meta xmlns="http://schemas.apple.com/cocoa/2006/metadata">
+  <generator>CocoaOOXMLWriter/1138.51</generator>
+</meta>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0558CB57-048C-6A47-9CF1-FC71CE0FB579}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F25CF0F-AADF-E240-8352-D775E1F13D56}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.apple.com/cocoa/2006/metadata"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>990</Characters>
+  <Pages>2</Pages>
+  <Words>1258</Words>
+  <Characters>6923</Characters>
   <Application/>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector baseType="variant" size="2">
+    <vt:vector baseType="variant" size="4">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+    <vt:vector baseType="lpstr" size="2">
+      <vt:lpstr>pro52-1r0.PDF</vt:lpstr>
+      <vt:lpstr>pro52-1r0.PDF</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1167</CharactersWithSpaces>
+  <CharactersWithSpaces>8165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
+  <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>